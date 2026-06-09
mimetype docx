--- v0 (2026-04-26)
+++ v1 (2026-06-09)
@@ -3,145 +3,157 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3BEACEEF" w14:textId="072AE410" w:rsidR="000502D7" w:rsidRPr="00857F87" w:rsidRDefault="000502D7" w:rsidP="00857F87">
-[...26 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+    <w:p w14:paraId="3BEACEEF" w14:textId="072AE410" w:rsidR="000502D7" w:rsidRPr="00736A34" w:rsidRDefault="000502D7" w:rsidP="00736A34">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00736A34">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fecha de elaboración: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F37876" w14:textId="58C25A7A" w:rsidR="00153FF0" w:rsidRPr="00857F87" w:rsidRDefault="00153FF0" w:rsidP="00857F87">
-      <w:pPr>
+    <w:p w14:paraId="66F37876" w14:textId="58C25A7A" w:rsidR="00153FF0" w:rsidRPr="00857F87" w:rsidRDefault="00153FF0" w:rsidP="00695D90">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Es importante que el o los autores llenen todos los campos del formato</w:t>
       </w:r>
       <w:r w:rsidR="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2E43AB" w14:textId="77777777" w:rsidR="000502D7" w:rsidRPr="00857F87" w:rsidRDefault="000502D7" w:rsidP="00857F87">
-      <w:pPr>
+    <w:p w14:paraId="4D2E43AB" w14:textId="77777777" w:rsidR="000502D7" w:rsidRDefault="000502D7" w:rsidP="00695D90">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="433055F0" w14:textId="007D2534" w:rsidR="00007052" w:rsidRPr="00857F87" w:rsidRDefault="00007052" w:rsidP="00857F87">
-      <w:pPr>
+    <w:p w14:paraId="1FAE3D2E" w14:textId="77777777" w:rsidR="00695D90" w:rsidRPr="00857F87" w:rsidRDefault="00695D90" w:rsidP="00695D90">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="433055F0" w14:textId="007D2534" w:rsidR="00007052" w:rsidRDefault="00007052" w:rsidP="00695D90">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los compromisos que asumen los autores: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>Nombres y apellidos</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58ADF37C" w14:textId="7DCD3ECF" w:rsidR="00C61FD8" w:rsidRPr="00857F87" w:rsidRDefault="00007052" w:rsidP="00857F87">
+    <w:p w14:paraId="63FD0D8B" w14:textId="77777777" w:rsidR="00695D90" w:rsidRPr="00857F87" w:rsidRDefault="00695D90" w:rsidP="00695D90">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58ADF37C" w14:textId="7DCD3ECF" w:rsidR="00C61FD8" w:rsidRPr="00857F87" w:rsidRDefault="00007052" w:rsidP="00695D90">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Los que abajo firman, están de acuerdo en someter a evaluación bajo los criterios establecidos por la Política Editorial </w:t>
       </w:r>
       <w:r w:rsidR="00153FF0" w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>correspondiente a (</w:t>
       </w:r>
       <w:r w:rsidR="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">nombre de la </w:t>
@@ -174,83 +186,126 @@
       </w:r>
       <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">que se presenta bajo el título: </w:t>
       </w:r>
       <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>“_____________________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
         <w:t>”.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC6D9A2" w14:textId="48DC0CC5" w:rsidR="00C61FD8" w:rsidRPr="00857F87" w:rsidRDefault="00007052" w:rsidP="00857F87">
+    <w:p w14:paraId="1EC6D9A2" w14:textId="29EEF784" w:rsidR="00C61FD8" w:rsidRPr="00857F87" w:rsidRDefault="00007052" w:rsidP="00695D90">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>La obra es original, inédit</w:t>
       </w:r>
       <w:r w:rsidR="00574A06" w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> y no se ha, ni está sometido a evaluación en otr</w:t>
+        <w:t xml:space="preserve"> y no </w:t>
+      </w:r>
+      <w:r w:rsidR="00713AAC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00713AAC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sido</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ni está sometid</w:t>
+      </w:r>
+      <w:r w:rsidR="004F02AC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a evaluación en otr</w:t>
       </w:r>
       <w:r w:rsidR="00574A06" w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
       <w:r w:rsidR="000502D7" w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00574A06" w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ello </w:t>
       </w:r>
       <w:r w:rsidR="000502D7" w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -258,347 +313,413 @@
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="00574A06" w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>ditorial</w:t>
       </w:r>
       <w:r w:rsidR="005661B5" w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> o revista científica</w:t>
       </w:r>
       <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA1A475" w14:textId="77777777" w:rsidR="00C61FD8" w:rsidRPr="00857F87" w:rsidRDefault="00007052" w:rsidP="00857F87">
+    <w:p w14:paraId="7BA1A475" w14:textId="709032CC" w:rsidR="00C61FD8" w:rsidRPr="00857F87" w:rsidRDefault="00007052" w:rsidP="00695D90">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Los principios éticos de la investigación se han preservados tanto en el procedimiento mismo del estudio como en est</w:t>
+        <w:t xml:space="preserve">Los principios éticos de la investigación se han preservado tanto en el procedimiento del estudio como en </w:t>
+      </w:r>
+      <w:r w:rsidR="00563074">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>la</w:t>
       </w:r>
       <w:r w:rsidR="00574A06" w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">a obra </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">que da cuenta de aquel. </w:t>
+        <w:t xml:space="preserve"> obra </w:t>
+      </w:r>
+      <w:r w:rsidR="00563074">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>presentada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3444E04D" w14:textId="77777777" w:rsidR="00C61FD8" w:rsidRPr="00857F87" w:rsidRDefault="00007052" w:rsidP="00857F87">
+    <w:p w14:paraId="3444E04D" w14:textId="77777777" w:rsidR="00C61FD8" w:rsidRPr="00D02E38" w:rsidRDefault="00007052" w:rsidP="00695D90">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Además, se declara no tener ningún conflicto de interés producto de relación con cualquier tipo de institución o asociación comercial o de otra índole, en relación con lo divulgado en </w:t>
       </w:r>
       <w:r w:rsidR="00574A06" w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>la obra</w:t>
       </w:r>
       <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B4030C" w14:textId="77777777" w:rsidR="00C61FD8" w:rsidRPr="00857F87" w:rsidRDefault="00007052" w:rsidP="00857F87">
+    <w:p w14:paraId="0F047BB5" w14:textId="2D9A507A" w:rsidR="00D02E38" w:rsidRPr="00857F87" w:rsidRDefault="002C0FAB" w:rsidP="00695D90">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00857F87">
-[...4 lines deleted...]
-        <w:t>Se tiene la forma de evidenciar los permisos respectivos sobre los derechos de autor originales para los aspectos o elementos extraídos de otros documentos (textos de más de 500 palabras, tablas, figuras o gráficas, entre otros).</w:t>
+      <w:r w:rsidRPr="002C0FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>En caso de haber utilizado herramientas de inteligencia artificial generativa durante la elaboración de la obra o manuscrito, el/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C0FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>los autor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002C0FAB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>(es) declara(n) haber realizado el correspondiente reporte mediante el formato institucional dispuesto por el Sello Editorial Americana y asumir plena responsabilidad sobre la originalidad, veracidad, integridad y contenido final de la obra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569F4D5E" w14:textId="6F3E8019" w:rsidR="00C61FD8" w:rsidRPr="00857F87" w:rsidRDefault="00007052" w:rsidP="00857F87">
+    <w:p w14:paraId="62B4030C" w14:textId="77777777" w:rsidR="00C61FD8" w:rsidRPr="00857F87" w:rsidRDefault="00007052" w:rsidP="00695D90">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>De ser publicad</w:t>
-[...48 lines deleted...]
-        <w:t>; se acepta además que no existe impedimento alguno para ello, asumiendo la responsabilidad ante cualquier acción de reclamación, legal o de otro tipo, que pueda generarse por plagio, rectificación o cualquier tipo de reclamación.</w:t>
+        <w:t>Se tiene la forma de evidenciar los permisos respectivos sobre los derechos de autor originales para los aspectos o elementos extraídos de otros documentos (textos de más de 500 palabras, tablas, figuras o gráficas, entre otros).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758F8F88" w14:textId="0575C634" w:rsidR="00C61FD8" w:rsidRPr="00857F87" w:rsidRDefault="00007052" w:rsidP="00857F87">
+    <w:p w14:paraId="569F4D5E" w14:textId="6F3E8019" w:rsidR="00C61FD8" w:rsidRPr="00857F87" w:rsidRDefault="00007052" w:rsidP="00695D90">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>No obstante, lo anterior, serán respetados los derechos de patentes o de uso de</w:t>
+        <w:t>De ser publicad</w:t>
       </w:r>
       <w:r w:rsidR="00F85C8B" w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        <w:t>l</w:t>
+        <w:t>a la obra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, se ceden gratuitamente todos los derechos patrimoniales de autor, con lo que los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="231F20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">derechos de impresión y de reproducción por cualquier forma y medio son del </w:t>
       </w:r>
       <w:r w:rsidR="00F85C8B" w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">a </w:t>
-[...6 lines deleted...]
-        <w:t>o</w:t>
+        <w:t xml:space="preserve">Sello Editorial </w:t>
+      </w:r>
+      <w:r w:rsidR="005661B5" w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00F85C8B" w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>bra</w:t>
-[...72 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>mericana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>; se acepta además que no existe impedimento alguno para ello, asumiendo la responsabilidad ante cualquier acción de reclamación, legal o de otro tipo, que pueda generarse por plagio, rectificación o cualquier tipo de reclamación.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C119C27" w14:textId="60F8F835" w:rsidR="00007052" w:rsidRPr="00857F87" w:rsidRDefault="00007052" w:rsidP="00857F87">
+    <w:p w14:paraId="758F8F88" w14:textId="0575C634" w:rsidR="00C61FD8" w:rsidRPr="00857F87" w:rsidRDefault="00007052" w:rsidP="00695D90">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>No obstante, lo anterior, serán respetados los derechos de patentes o de uso de</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85C8B" w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85C8B" w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85C8B" w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>bra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (total o parcial) con fines comerciales o no, en conferencias, libros, cursos, entre otros, como de hacer cualquier tipo de reproducción desde </w:t>
+      </w:r>
+      <w:r w:rsidR="000502D7" w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>el Sello Editorial,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> siempre y cuando sea con fines estrictamente didácticos. En cualquiera de los casos mencionados, se hará </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">referencia formal y explícita a su publicación </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rStyle w:val="Fuerte"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>según</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> las normas </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB45DE" w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">APA o </w:t>
+      </w:r>
+      <w:r w:rsidR="00492517" w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>IEEE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vigentes</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB45DE" w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, de ser el caso</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00857F87">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C119C27" w14:textId="70E104B0" w:rsidR="00007052" w:rsidRPr="00857F87" w:rsidRDefault="00007052" w:rsidP="00695D90">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:lang w:val="es-CO"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Se autoriza la consulta de</w:t>
       </w:r>
       <w:r w:rsidR="00F85C8B" w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
@@ -646,350 +767,372 @@
         </w:rPr>
         <w:t xml:space="preserve">, Open </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00153FF0" w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00153FF0" w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00153FF0" w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Systema</w:t>
+        <w:t>System</w:t>
+      </w:r>
+      <w:r w:rsidR="002A34C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002A34C8">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (OJS)</w:t>
+      </w:r>
       <w:r w:rsidR="00153FF0" w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>, como para las bases en las que se encuentre incluida o indexada la revista y/o el Sello Editorial Americana</w:t>
       </w:r>
       <w:r w:rsidR="00C61FD8" w:rsidRPr="00857F87">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA08617" w14:textId="77777777" w:rsidR="00007052" w:rsidRPr="00857F87" w:rsidRDefault="00007052" w:rsidP="00857F87">
-      <w:pPr>
+    <w:p w14:paraId="7AA08617" w14:textId="77777777" w:rsidR="00007052" w:rsidRPr="00857F87" w:rsidRDefault="00007052" w:rsidP="00695D90">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47DFFFB6" w14:textId="5E23CEF8" w:rsidR="00857F87" w:rsidRDefault="00007052" w:rsidP="00857F87">
-      <w:pPr>
+    <w:p w14:paraId="47DFFFB6" w14:textId="5E23CEF8" w:rsidR="00857F87" w:rsidRDefault="00007052" w:rsidP="00695D90">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t>Firmas: (Escaneadas)</w:t>
       </w:r>
       <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B1B920" w14:textId="2F58245D" w:rsidR="00857F87" w:rsidRPr="00857F87" w:rsidRDefault="00007052" w:rsidP="00857F87">
-      <w:pPr>
+    <w:p w14:paraId="64B1B920" w14:textId="2F58245D" w:rsidR="00857F87" w:rsidRPr="00857F87" w:rsidRDefault="00007052" w:rsidP="00695D90">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F03EDD6" w14:textId="77777777" w:rsidR="00FE60F9" w:rsidRDefault="00007052" w:rsidP="00857F87">
-      <w:pPr>
+    <w:p w14:paraId="1F03EDD6" w14:textId="77777777" w:rsidR="00FE60F9" w:rsidRDefault="00007052" w:rsidP="00695D90">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="pt-PT"/>
         </w:rPr>
         <w:t xml:space="preserve">N.º Doc. </w:t>
       </w:r>
       <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Identificación</w:t>
       </w:r>
       <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766D5B8F" w14:textId="77777777" w:rsidR="00FE60F9" w:rsidRDefault="00FE60F9" w:rsidP="00857F87">
-      <w:pPr>
+    <w:p w14:paraId="766D5B8F" w14:textId="77777777" w:rsidR="00FE60F9" w:rsidRDefault="00FE60F9" w:rsidP="00695D90">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5971F1D8" w14:textId="1EC7EA1F" w:rsidR="00007052" w:rsidRPr="00857F87" w:rsidRDefault="00007052" w:rsidP="00857F87">
-      <w:pPr>
+    <w:p w14:paraId="5971F1D8" w14:textId="1EC7EA1F" w:rsidR="00007052" w:rsidRPr="00857F87" w:rsidRDefault="00007052" w:rsidP="00695D90">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>País/Ciudad/Institución</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="709ED411" w14:textId="746D18F2" w:rsidR="00894D55" w:rsidRPr="00857F87" w:rsidRDefault="00007052" w:rsidP="00857F87">
-      <w:pPr>
+    <w:p w14:paraId="709ED411" w14:textId="746D18F2" w:rsidR="00894D55" w:rsidRPr="00857F87" w:rsidRDefault="00007052" w:rsidP="00695D90">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00857F87">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="es-CO"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00894D55" w:rsidRPr="00857F87" w:rsidSect="000502D7">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FD70C4C" w14:textId="77777777" w:rsidR="00A23DE4" w:rsidRDefault="00A23DE4" w:rsidP="006D639B">
+    <w:p w14:paraId="47E14D66" w14:textId="77777777" w:rsidR="00E83A49" w:rsidRDefault="00E83A49" w:rsidP="006D639B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28886AA8" w14:textId="77777777" w:rsidR="00A23DE4" w:rsidRDefault="00A23DE4" w:rsidP="006D639B">
+    <w:p w14:paraId="5D14C7A1" w14:textId="77777777" w:rsidR="00E83A49" w:rsidRDefault="00E83A49" w:rsidP="006D639B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0990DE35" w14:textId="4D8E4CD9" w:rsidR="009646C9" w:rsidRDefault="009646C9" w:rsidP="009646C9">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D06B0F9" w14:textId="77777777" w:rsidR="00A23DE4" w:rsidRDefault="00A23DE4" w:rsidP="006D639B">
+    <w:p w14:paraId="359E1F78" w14:textId="77777777" w:rsidR="00E83A49" w:rsidRDefault="00E83A49" w:rsidP="006D639B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="617F9AB2" w14:textId="77777777" w:rsidR="00A23DE4" w:rsidRDefault="00A23DE4" w:rsidP="006D639B">
+    <w:p w14:paraId="7E2C40AF" w14:textId="77777777" w:rsidR="00E83A49" w:rsidRDefault="00E83A49" w:rsidP="006D639B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10255" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2688"/>
       <w:gridCol w:w="5470"/>
       <w:gridCol w:w="2097"/>
     </w:tblGrid>
     <w:tr w:rsidR="009646C9" w:rsidRPr="009646C9" w14:paraId="46F84D32" w14:textId="77777777" w:rsidTr="009646C9">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="485"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2688" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="0CBEDBDD" w14:textId="5C961364" w:rsidR="009646C9" w:rsidRPr="009646C9" w:rsidRDefault="00495273" w:rsidP="009646C9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="7020"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00495273">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+              <w:noProof/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0472BB39" wp14:editId="40852FA8">
                 <wp:extent cx="1536126" cy="497840"/>
                 <wp:effectExtent l="0" t="0" r="6985" b="0"/>
                 <wp:docPr id="4" name="Imagen 3">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3E13FB1-1FA8-A1D4-6746-4729022830B9}"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="4" name="Imagen 3">
                           <a:extLst>
                             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3E13FB1-1FA8-A1D4-6746-4729022830B9}"/>
                             </a:ext>
                           </a:extLst>
@@ -1116,117 +1259,117 @@
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5470" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="71AAB7EA" w14:textId="77777777" w:rsidR="009646C9" w:rsidRPr="009646C9" w:rsidRDefault="009646C9" w:rsidP="009646C9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="7020"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:color w:val="0000F4"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2097" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="3D5E7F9F" w14:textId="7D9757F0" w:rsidR="009646C9" w:rsidRPr="009646C9" w:rsidRDefault="009646C9" w:rsidP="009646C9">
+        <w:p w14:paraId="3D5E7F9F" w14:textId="63AC53FE" w:rsidR="009646C9" w:rsidRPr="009646C9" w:rsidRDefault="009646C9" w:rsidP="009646C9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="7020"/>
             </w:tabs>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="0000F4"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009646C9">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="0000F4"/>
             </w:rPr>
             <w:t xml:space="preserve">FECHA: </w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="0000F4"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidR="00495273">
+          <w:r w:rsidR="001760AF">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="0000F4"/>
             </w:rPr>
-            <w:t>7</w:t>
+            <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="009646C9">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="0000F4"/>
             </w:rPr>
             <w:t>/0</w:t>
           </w:r>
-          <w:r>
+          <w:r w:rsidR="001760AF">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="0000F4"/>
             </w:rPr>
-            <w:t>7</w:t>
+            <w:t>5</w:t>
           </w:r>
           <w:r w:rsidRPr="009646C9">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="0000F4"/>
             </w:rPr>
             <w:t>/202</w:t>
           </w:r>
-          <w:r w:rsidR="00495273">
+          <w:r w:rsidR="001760AF">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="0000F4"/>
             </w:rPr>
-            <w:t>3</w:t>
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="009646C9" w:rsidRPr="009646C9" w14:paraId="7FA12DDD" w14:textId="77777777" w:rsidTr="009646C9">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="486"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2688" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="1EABE384" w14:textId="77777777" w:rsidR="009646C9" w:rsidRPr="009646C9" w:rsidRDefault="009646C9" w:rsidP="009646C9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="7020"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
             </w:rPr>
@@ -1234,100 +1377,100 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5470" w:type="dxa"/>
           <w:vMerge/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
         <w:p w14:paraId="4343F0A1" w14:textId="77777777" w:rsidR="009646C9" w:rsidRPr="009646C9" w:rsidRDefault="009646C9" w:rsidP="009646C9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="7020"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:color w:val="0000F4"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2097" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="20733ABD" w14:textId="020527D7" w:rsidR="009646C9" w:rsidRPr="009646C9" w:rsidRDefault="009646C9" w:rsidP="009646C9">
+        <w:p w14:paraId="20733ABD" w14:textId="74C64CDC" w:rsidR="009646C9" w:rsidRPr="009646C9" w:rsidRDefault="009646C9" w:rsidP="009646C9">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="7020"/>
             </w:tabs>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="0000F4"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009646C9">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="0000F4"/>
             </w:rPr>
             <w:t xml:space="preserve">VERSIÓN: </w:t>
           </w:r>
-          <w:r w:rsidR="00495273">
+          <w:r w:rsidR="001760AF">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="0000F4"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>3</w:t>
           </w:r>
           <w:r w:rsidRPr="009646C9">
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="0000F4"/>
             </w:rPr>
             <w:t>.0</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="54101FC3" w14:textId="77777777" w:rsidR="009646C9" w:rsidRDefault="009646C9">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F0047A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8340D2C8"/>
     <w:lvl w:ilvl="0" w:tplc="240A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1724"/>
         </w:tabs>
@@ -1524,147 +1667,162 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1450123287">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D639B"/>
     <w:rsid w:val="00007052"/>
     <w:rsid w:val="000502D7"/>
     <w:rsid w:val="00153FF0"/>
+    <w:rsid w:val="001760AF"/>
     <w:rsid w:val="00270762"/>
+    <w:rsid w:val="002A34C8"/>
+    <w:rsid w:val="002C0FAB"/>
     <w:rsid w:val="00362334"/>
     <w:rsid w:val="00362D62"/>
+    <w:rsid w:val="003B2A25"/>
     <w:rsid w:val="004545F3"/>
     <w:rsid w:val="00492517"/>
     <w:rsid w:val="00495273"/>
+    <w:rsid w:val="004A141F"/>
+    <w:rsid w:val="004F02AC"/>
     <w:rsid w:val="00533A3B"/>
     <w:rsid w:val="00557133"/>
     <w:rsid w:val="00560E23"/>
+    <w:rsid w:val="00563074"/>
     <w:rsid w:val="005661B5"/>
     <w:rsid w:val="00574A06"/>
+    <w:rsid w:val="00695D90"/>
     <w:rsid w:val="006C0503"/>
     <w:rsid w:val="006D2BCF"/>
     <w:rsid w:val="006D639B"/>
+    <w:rsid w:val="00713AAC"/>
+    <w:rsid w:val="00736A34"/>
     <w:rsid w:val="00857F87"/>
     <w:rsid w:val="00894D55"/>
+    <w:rsid w:val="008C13DC"/>
     <w:rsid w:val="009646C9"/>
     <w:rsid w:val="009B1E3F"/>
     <w:rsid w:val="00A23DE4"/>
     <w:rsid w:val="00A56536"/>
+    <w:rsid w:val="00A62A7A"/>
     <w:rsid w:val="00A96502"/>
     <w:rsid w:val="00AA4B0B"/>
     <w:rsid w:val="00AB32F8"/>
     <w:rsid w:val="00BA10AC"/>
     <w:rsid w:val="00BF21F3"/>
     <w:rsid w:val="00C23878"/>
     <w:rsid w:val="00C61FD8"/>
     <w:rsid w:val="00CB3CC6"/>
+    <w:rsid w:val="00D02E38"/>
     <w:rsid w:val="00DE0684"/>
+    <w:rsid w:val="00E83A49"/>
     <w:rsid w:val="00EB11F2"/>
     <w:rsid w:val="00F243A1"/>
     <w:rsid w:val="00F85C8B"/>
     <w:rsid w:val="00FB45DE"/>
     <w:rsid w:val="00FE1E06"/>
     <w:rsid w:val="00FE60F9"/>
+    <w:rsid w:val="00FF5647"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="171869B7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F710660D-7465-9B45-B370-BD90053DAFB9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2041,50 +2199,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:qFormat/>
     <w:rsid w:val="00007052"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
@@ -2119,76 +2278,76 @@
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006D639B"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
     <w:name w:val="Título 1 Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Ttulo1"/>
     <w:rsid w:val="00007052"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00007052"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C61FD8"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -2455,72 +2614,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1984</Characters>
+  <Pages>2</Pages>
+  <Words>417</Words>
+  <Characters>2295</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2340</CharactersWithSpaces>
+  <CharactersWithSpaces>2707</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Investigacion Sello Editorial</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>