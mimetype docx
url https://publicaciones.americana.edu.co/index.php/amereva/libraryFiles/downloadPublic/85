--- v0 (2025-10-05)
+++ v1 (2026-06-09)
@@ -1,1021 +1,946 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="709ED411" w14:textId="4974A1B3" w:rsidR="00894D55" w:rsidRPr="00CE6F6C" w:rsidRDefault="00830EF7" w:rsidP="00850DD3">
+    <w:p w14:paraId="709ED411" w14:textId="4974A1B3" w:rsidR="00894D55" w:rsidRPr="00CE6F6C" w:rsidRDefault="00830EF7" w:rsidP="000B1AE9">
+      <w:pPr>
+        <w:pStyle w:val="Estilo1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00850DD3" w:rsidRPr="00CE6F6C">
+        <w:t>Í</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:t>TULO</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6F6C" w:rsidRPr="00CE6F6C">
+        <w:t xml:space="preserve"> DEL ARTÍCULO </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="685A51B1" w14:textId="6BFCEEEE" w:rsidR="00830EF7" w:rsidRPr="00CE6F6C" w:rsidRDefault="00830EF7" w:rsidP="00850DD3">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6167156C" w14:textId="54CC5BFF" w:rsidR="00830EF7" w:rsidRPr="00CE6F6C" w:rsidRDefault="00830EF7" w:rsidP="00850DD3">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autores </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF23AD3" w14:textId="781F56D0" w:rsidR="00830EF7" w:rsidRPr="00CE6F6C" w:rsidRDefault="00830EF7" w:rsidP="00850DD3">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Correo electrónico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0B52BD" w14:textId="6783C64C" w:rsidR="00830EF7" w:rsidRPr="00CE6F6C" w:rsidRDefault="00830EF7" w:rsidP="00850DD3">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Programa al que pertenecen</w:t>
+      </w:r>
+      <w:r w:rsidR="003C7747" w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> semestre</w:t>
+      </w:r>
+      <w:r w:rsidR="003C7747" w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, si pertenecen a algún semillero (cual)</w:t>
+      </w:r>
+      <w:r w:rsidR="00850DD3" w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000B1AE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Universidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D121A85" w14:textId="4A902CD1" w:rsidR="00830EF7" w:rsidRPr="00CE6F6C" w:rsidRDefault="00830EF7" w:rsidP="00850DD3">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1814393A" w14:textId="5AE41DBE" w:rsidR="00830EF7" w:rsidRPr="00CE6F6C" w:rsidRDefault="00830EF7" w:rsidP="00850DD3">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C55DA49" w14:textId="04A421AD" w:rsidR="00830EF7" w:rsidRPr="00CE6F6C" w:rsidRDefault="00830EF7" w:rsidP="00850DD3">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27ACA6C4" w14:textId="3380604B" w:rsidR="00830EF7" w:rsidRPr="000B1AE9" w:rsidRDefault="00830EF7" w:rsidP="000B1AE9">
+      <w:pPr>
+        <w:pStyle w:val="Estilo2"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:t>RESUMEN:</w:t>
+      </w:r>
+      <w:r w:rsidR="003C7747" w:rsidRPr="00CE6F6C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C7747" w:rsidRPr="000B1AE9">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Máximo </w:t>
+      </w:r>
+      <w:r w:rsidR="00850DD3" w:rsidRPr="000B1AE9">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>150</w:t>
+      </w:r>
+      <w:r w:rsidR="003C7747" w:rsidRPr="000B1AE9">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palabras</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B167BFF" w14:textId="1EFF8830" w:rsidR="00830EF7" w:rsidRPr="00CE6F6C" w:rsidRDefault="00830EF7" w:rsidP="00850DD3">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE6F6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00850DD3" w:rsidRPr="00CE6F6C">
+        </w:rPr>
+        <w:t>PALABRAS CLAVE:</w:t>
+      </w:r>
+      <w:r w:rsidR="003C7747" w:rsidRPr="00CE6F6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00CE6F6C">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C7747" w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Se sugiere resaltar desde el TESAURO</w:t>
+      </w:r>
+      <w:r w:rsidR="00850DD3" w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, máximo 5 palabras.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235D2A46" w14:textId="37224F0D" w:rsidR="00830EF7" w:rsidRPr="00CE6F6C" w:rsidRDefault="00830EF7" w:rsidP="00850DD3">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00CE6F6C" w:rsidRPr="00CE6F6C">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C5F17D7" w14:textId="05AD31DB" w:rsidR="003C7747" w:rsidRPr="00CE6F6C" w:rsidRDefault="00CE6F6C" w:rsidP="00CE6F6C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...8 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6F6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...43 lines deleted...]
-        <w:t>Programa al que pertenecen</w:t>
+        <w:t xml:space="preserve">NOTA: </w:t>
       </w:r>
       <w:r w:rsidR="003C7747" w:rsidRPr="00CE6F6C">
-        <w:rPr>
-[...57 lines deleted...]
-      <w:r w:rsidRPr="00CE6F6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>RESUMEN:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C7747" w:rsidRPr="00CE6F6C">
+        <w:t xml:space="preserve">Todo el manuscrito debe ser presentado bajo normas APA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>séptima edición</w:t>
       </w:r>
       <w:r w:rsidR="003C7747" w:rsidRPr="00CE6F6C">
-        <w:rPr>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00CE6F6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>PALABRAS CLAVE:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C7747" w:rsidRPr="00CE6F6C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">tablas, figuras, </w:t>
       </w:r>
       <w:r w:rsidR="003C7747" w:rsidRPr="00CE6F6C">
-        <w:rPr>
-[...13 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>citas y referencias</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F6C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00CE6F6C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6287F5" w14:textId="7206977F" w:rsidR="00830EF7" w:rsidRPr="00CE6F6C" w:rsidRDefault="00830EF7" w:rsidP="00850DD3">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">NOTA: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C7747" w:rsidRPr="00CE6F6C">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01EEC6A5" w14:textId="0AC05D2F" w:rsidR="00830EF7" w:rsidRPr="00CE6F6C" w:rsidRDefault="00830EF7" w:rsidP="000B1AE9">
+      <w:pPr>
+        <w:pStyle w:val="Estilo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:t>INTRODUCCIÓN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10C37845" w14:textId="686D5DBD" w:rsidR="00830EF7" w:rsidRPr="00CE6F6C" w:rsidRDefault="00CE6F6C" w:rsidP="000B1AE9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00850DD3" w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resentación del problema que motiva el estudio llevado a cabo, donde se delimita un contexto claro que permitirá al lector comprender las variables o factores que inciden sobre el fenómeno o cuestión tratada, y que, además, dan sustento a la necesidad del estudio planteado en el manuscrito. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D83B1E2" w14:textId="204C1FFE" w:rsidR="00830EF7" w:rsidRPr="00CE6F6C" w:rsidRDefault="00830EF7" w:rsidP="00850DD3">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Todo el manuscrito debe ser presentado bajo normas APA </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CE6F6C">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2374148A" w14:textId="4E7B6B6C" w:rsidR="00830EF7" w:rsidRPr="00CE6F6C" w:rsidRDefault="00830EF7" w:rsidP="000B1AE9">
+      <w:pPr>
+        <w:pStyle w:val="Estilo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:t>MARCO TE</w:t>
+      </w:r>
+      <w:r w:rsidR="003C7747" w:rsidRPr="00CE6F6C">
+        <w:t>Ó</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:t>RICO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14CC6F09" w14:textId="6CAE20A0" w:rsidR="00830EF7" w:rsidRPr="00CE6F6C" w:rsidRDefault="00850DD3" w:rsidP="000B1AE9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>El apartado de marco teórico -o marco referencial según corresponda- deberá presentar aquellos elementos teóricos o conceptuales que dan sustento a la investigación expuesta en el artículo. Por ende, será de suma relevancia otorgar las claridades suficientes para dar un panorama teórico claro, el cual permitirá a su vez una mejor comprensión de los apartados siguientes del manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3F28FF" w14:textId="3E147A6F" w:rsidR="00830EF7" w:rsidRPr="00CE6F6C" w:rsidRDefault="00830EF7" w:rsidP="00850DD3">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>séptima edición</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C7747" w:rsidRPr="00CE6F6C">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32A9BCDB" w14:textId="6F269E98" w:rsidR="00830EF7" w:rsidRPr="00CE6F6C" w:rsidRDefault="00830EF7" w:rsidP="000B1AE9">
+      <w:pPr>
+        <w:pStyle w:val="Estilo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:t>METODOLOGÍA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379F32D1" w14:textId="09C8C555" w:rsidR="00850DD3" w:rsidRPr="00CE6F6C" w:rsidRDefault="00850DD3" w:rsidP="000B1AE9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La ruta metodológica del capítulo presenta de manera detallada los pasos que ha seguido el autor para alcanzar el objetivo planteado, por </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6F6C" w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>tanto,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deberá dar respuesta por asuntos como: i) el enfoque del estudio realizado; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) alcance de la investigación (descriptivo, exploratorio, explicativo o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">correlacional); </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>iii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) técnicas para la recolección de información; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>iv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>) técnicas para el análisis de los datos; y v) criterios de inclusión y de exclusión (según el tipo de estudio).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BEF0A11" w14:textId="3C61E373" w:rsidR="00830EF7" w:rsidRPr="00CE6F6C" w:rsidRDefault="00830EF7" w:rsidP="00850DD3">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CE6F6C">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BF14CD2" w14:textId="77777777" w:rsidR="00CE6F6C" w:rsidRPr="00CE6F6C" w:rsidRDefault="00830EF7" w:rsidP="000B1AE9">
+      <w:pPr>
+        <w:pStyle w:val="Estilo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:t>RESULTADOS, DISCUSIÓN Y/O CONCLUSIONES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C227981" w14:textId="10D4880A" w:rsidR="00830EF7" w:rsidRPr="00CE6F6C" w:rsidRDefault="00CE6F6C" w:rsidP="000B1AE9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Una conclusión se elabora con base en la importancia del trabajo realizado o en las aplicaciones y extensiones sugeridas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4473AB71" w14:textId="77777777" w:rsidR="00CE6F6C" w:rsidRPr="00CE6F6C" w:rsidRDefault="00CE6F6C" w:rsidP="00CE6F6C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">tablas, figuras, </w:t>
-[...13 lines deleted...]
-          <w:bCs/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52DDEAD7" w14:textId="157E04E1" w:rsidR="00830EF7" w:rsidRPr="00CE6F6C" w:rsidRDefault="00830EF7" w:rsidP="000B1AE9">
+      <w:pPr>
+        <w:pStyle w:val="Estilo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:t>REFERENCIAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02BAECA1" w14:textId="0F5A1D62" w:rsidR="00830EF7" w:rsidRDefault="00CE6F6C" w:rsidP="000B1AE9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Autor, AA, Autor, BB, y Autor, CC (año). Título del artículo. Título de la publicación, número</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>de volumen (número de expedición). http://dx.doi.org/xx.xxx/yyyyy [Times New Román</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>12 puntos, alineaciones a la izquierda, mayúsculas y minúsculas].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A7EED1D" w14:textId="5521805D" w:rsidR="000B1AE9" w:rsidRDefault="000B1AE9" w:rsidP="000B1AE9">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autor, AA, Autor, BB, y Autor, CC (año). Título del </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>libro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Nombre de la Editorial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...34 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t>P</w:t>
-[...239 lines deleted...]
-    <w:p w14:paraId="02BAECA1" w14:textId="0F5A1D62" w:rsidR="00830EF7" w:rsidRDefault="00CE6F6C" w:rsidP="00CE6F6C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> http://dx.doi.org/xx.xxx/yyyyy [Times New Román</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F6C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>12 puntos, alineaciones a la izquierda, mayúsculas y minúsculas].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B276A8" w14:textId="77777777" w:rsidR="000B1AE9" w:rsidRDefault="000B1AE9" w:rsidP="00CE6F6C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE6F6C">
-[...4 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F25EF61" w14:textId="3D5D073F" w:rsidR="00CE6F6C" w:rsidRDefault="00CE6F6C" w:rsidP="00CE6F6C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34EBDFC4" w14:textId="6D2F317D" w:rsidR="00CE6F6C" w:rsidRPr="00CE6F6C" w:rsidRDefault="00CE6F6C" w:rsidP="00CE6F6C">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
+        <w:t xml:space="preserve">Deben ser presentadas en sangría francesa y adaptar </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB488C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>de acuerdo con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE6F6C">
-[...3 lines deleted...]
-        <w:t>de volumen (número de expedición). http://dx.doi.org/xx.xxx/yyyyy [Times New Román</w:t>
+      <w:r w:rsidR="00EB488C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>l tipo de referencia.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00CE6F6C" w:rsidRPr="00CE6F6C" w:rsidSect="00CE6F6C">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidR="00CE6F6C" w:rsidRPr="00CE6F6C" w:rsidSect="000B1AE9">
+      <w:headerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1701" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23C110F3" w14:textId="77777777" w:rsidR="00D3549C" w:rsidRDefault="00D3549C" w:rsidP="006D639B">
+    <w:p w14:paraId="6103EF77" w14:textId="77777777" w:rsidR="007800CB" w:rsidRDefault="007800CB" w:rsidP="006D639B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54C87359" w14:textId="77777777" w:rsidR="00D3549C" w:rsidRDefault="00D3549C" w:rsidP="006D639B">
+    <w:p w14:paraId="6984A984" w14:textId="77777777" w:rsidR="007800CB" w:rsidRDefault="007800CB" w:rsidP="006D639B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...28 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="216C9659" w14:textId="77777777" w:rsidR="00D3549C" w:rsidRDefault="00D3549C" w:rsidP="006D639B">
+    <w:p w14:paraId="1D01D381" w14:textId="77777777" w:rsidR="007800CB" w:rsidRDefault="007800CB" w:rsidP="006D639B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="253313A6" w14:textId="77777777" w:rsidR="00D3549C" w:rsidRDefault="00D3549C" w:rsidP="006D639B">
+    <w:p w14:paraId="46BA5065" w14:textId="77777777" w:rsidR="007800CB" w:rsidRDefault="007800CB" w:rsidP="006D639B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="4022B232" w14:textId="3D83626F" w:rsidR="006D639B" w:rsidRDefault="006D639B" w:rsidP="00850DD3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4022B232" w14:textId="6E3E7280" w:rsidR="006D639B" w:rsidRDefault="000B1AE9" w:rsidP="00850DD3">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="left" w:pos="7935"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="13F92E37" wp14:editId="47CCEFBA">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CBB8DFC" wp14:editId="4F1DC148">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-554990</wp:posOffset>
+            <wp:posOffset>-438785</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7838340" cy="10074108"/>
-          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:extent cx="7852070" cy="10091754"/>
+          <wp:effectExtent l="0" t="0" r="0" b="5080"/>
           <wp:wrapNone/>
-          <wp:docPr id="2" name="Imagen 2"/>
+          <wp:docPr id="1436215909" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="Imagen 2"/>
+                  <pic:cNvPr id="1436215909" name="Imagen 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7838340" cy="10074108"/>
+                    <a:ext cx="7852070" cy="10091754"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00850DD3">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D639B"/>
+    <w:rsid w:val="000B1AE9"/>
     <w:rsid w:val="003B703A"/>
     <w:rsid w:val="003C7747"/>
     <w:rsid w:val="003D2327"/>
     <w:rsid w:val="00533A3B"/>
     <w:rsid w:val="0069638B"/>
     <w:rsid w:val="006D639B"/>
+    <w:rsid w:val="007800CB"/>
     <w:rsid w:val="00830EF7"/>
     <w:rsid w:val="00850DD3"/>
     <w:rsid w:val="00894D55"/>
     <w:rsid w:val="00BA10AC"/>
+    <w:rsid w:val="00C87DCE"/>
     <w:rsid w:val="00CE6F6C"/>
     <w:rsid w:val="00D3549C"/>
     <w:rsid w:val="00DE0684"/>
     <w:rsid w:val="00EB11F2"/>
     <w:rsid w:val="00EB488C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="171869B7"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F710660D-7465-9B45-B370-BD90053DAFB9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-CO" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1434,66 +1359,121 @@
     <w:link w:val="Encabezado"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006D639B"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PiedepginaCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006D639B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
     <w:name w:val="Pie de página Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Piedepgina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006D639B"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Estilo1">
+    <w:name w:val="Estilo1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Estilo1Car"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B1AE9"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Estilo1Car">
+    <w:name w:val="Estilo1 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Estilo1"/>
+    <w:rsid w:val="000B1AE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Estilo2">
+    <w:name w:val="Estilo2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Estilo2Car"/>
+    <w:qFormat/>
+    <w:rsid w:val="000B1AE9"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Estilo2Car">
+    <w:name w:val="Estilo2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Estilo2"/>
+    <w:rsid w:val="000B1AE9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1752,69 +1732,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>317</Words>
-  <Characters>1749</Characters>
+  <Words>349</Words>
+  <Characters>1923</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2062</CharactersWithSpaces>
+  <CharactersWithSpaces>2268</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Investigacion Sello Editorial</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>